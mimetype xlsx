--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -439,51 +439,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D390"/>
+  <dimension ref="A1:D407"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="6" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Детали упаковки: Сумка-шоппер "Ёлка"</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Основная информация</t>
@@ -695,218 +695,218 @@
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Цена набора (₽)</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>от 1 шт.</t>
         </is>
       </c>
       <c r="B22" s="4" t="n">
-        <v>835</v>
+        <v>920</v>
       </c>
       <c r="C22" s="4" t="n">
-        <v>1185</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>от 30 шт.</t>
         </is>
       </c>
       <c r="B23" s="4" t="n">
-        <v>795</v>
+        <v>875</v>
       </c>
       <c r="C23" s="4" t="n">
-        <v>1145</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>от 100 шт.</t>
         </is>
       </c>
       <c r="B24" s="4" t="n">
-        <v>745</v>
+        <v>820</v>
       </c>
       <c r="C24" s="4" t="n">
-        <v>1095</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>Драже «YOTA» в ассортименте</t>
+          <t>"RODEO"</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Карамель на палочке KDV "STRIKE"</t>
+          <t>Батончик  «Zebra»</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>Мармелад «Babyfox» 30г</t>
+          <t>"BabyFox драже"</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>Шоколадное пирожное «TONDI» choco pie</t>
+          <t>Шоколадка «Твист»</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>Батончик «Крокант»</t>
+          <t>Карамель на палочке KDV "STRIKE"</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>КВД</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>Батончик KDV "SUPER 40гр</t>
+          <t>Мармелад KDV "BabyFox" 70гр</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>Тортик Боярушка классический 38гр</t>
+          <t>Шоколадное пирожное «TONDI» choco pie</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="35"/>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
@@ -921,5507 +921,5796 @@
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
           <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" Шокотята</t>
+          <t>"BonBonel"</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>"ДаЁжъ"</t>
+          <t>"Cho Ko-Te" конфета</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>"Доярушка"</t>
+          <t>"Золушка"</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>"Как так?"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>Konti</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t>"Живинка"</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>"Зернушка"</t>
+          <t>"Золотая Лилия"</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
           <t>Акконд</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>"Нямик"</t>
+          <t>"Зернушка"</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
           <t>Акконд</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>"Халветта"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>"Маска"</t>
+          <t>"Прохлада"</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Фитси"</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Халветта"</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>"Орешки в глазури" пирамидка</t>
+          <t>«Хрустальное озеро»</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Атаг</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>"Ананасная долина"</t>
+          <t>"Всегда с тобой"</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Вольский кондитер</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>"Детям"</t>
+          <t>"Коровка в шоколаде"</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>"Звонкое лето"</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>"Обыкновенное чудо"</t>
+          <t>"Маска"</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>"Степ"</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>"Топленое молоко"</t>
+          <t>"Молочно вафельные"</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Отырар"</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>"ELLE"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>"Glaze"</t>
+          <t>"Коровка"</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t>"Versailles"</t>
+          <t>"Грильяжные"</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>"Бонфетти"</t>
+          <t>"Элен"</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>"Фэнси"</t>
+          <t>"Ананасная долина"</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>«Боярушка»</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>"Шантарель"</t>
+          <t>"Детям"</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t>"TIMI"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t>"BonBonel"</t>
+          <t>"Левушка"</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>"Лапки Царапки"</t>
+          <t>"Обыкновенное чудо"</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t>"Фитси"</t>
+          <t>"Жена самурая"</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t>"Прохлада"</t>
+          <t>"Самый умный"</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Сормовская к.ф</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>"Ричио"</t>
+          <t>"Восточные мотивы"</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t>"Шерби"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Вольский кондитер</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t>"Коровка в шоколаде"</t>
+          <t>"FUROR"</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>«RODEO»</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t>"Cookies and milk"</t>
+          <t>"Versailles"</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>"RODEO"</t>
+          <t>"Крокант"</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>"Jets"</t>
+          <t>"Мексикана"</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>"Чио Рио"</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>"Шантарель"</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>"Bon time"</t>
+          <t>"Ярче"</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>Сладуница</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>"Самый умный"</t>
+          <t>"Яшкина картошка"</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="82"/>
     <row r="83"/>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Набор: Сладкая мечта</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Тип</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t>Стандарт</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Граммовка</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
           <t>1200 г</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Общее количество конфет</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>53 шт</t>
+          <t>62 шт</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Цены набора конфет</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
       <c r="B89" s="3" t="inlineStr">
         <is>
           <t>Цена набора (₽)</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>от 1 шт.</t>
+          <t>от 100 шт.</t>
         </is>
       </c>
       <c r="B90" s="4" t="n">
         <v>1050</v>
       </c>
       <c r="C90" s="4" t="n">
         <v>1400</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>от 30 шт.</t>
+          <t>от 1 шт.</t>
         </is>
       </c>
       <c r="B91" s="4" t="n">
-        <v>990</v>
+        <v>1175</v>
       </c>
       <c r="C91" s="4" t="n">
-        <v>1340</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>от 100 шт.</t>
+          <t>от 30 шт.</t>
         </is>
       </c>
       <c r="B92" s="4" t="n">
-        <v>940</v>
+        <v>1115</v>
       </c>
       <c r="C92" s="4" t="n">
-        <v>1290</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="93"/>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B95" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t>Батончик "O'Zera" Chocolate Hazelnut</t>
+          <t>Батончик «Bon Time»</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t>Драже «YOTA» в ассортименте</t>
+          <t>Батончик "O'Zera" Chocolate Hazelnut</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>Карамель на палочке KDV "STRIKE"</t>
+          <t>"RODEO"</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>Мармелад «Babyfox» 70г</t>
+          <t>Батончик «Ярче»</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Любимый</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B100" s="4" t="inlineStr">
         <is>
-          <t>Сок «Любимый» 0,2л</t>
+          <t>Батончик «Джумка»</t>
         </is>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>Шоколадное пирожное «TONDI» choco pie</t>
+          <t>"BabyFox драже"</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t>Тортик Боярушка классический 38гр</t>
+          <t>Шоколадка «Твист»</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>Батончик «Ярче»</t>
+          <t>Карамель на палочке KDV "STRIKE"</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>КВД</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>Батончик "Чио Рио"</t>
+          <t>Мармелад «Бонди» 100г</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>Батончик «Bon Time»</t>
+          <t>"Трио"</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B106" s="4" t="inlineStr">
         <is>
-          <t>«Cho Ko-Te» шоколад молочный</t>
+          <t>Шоколадное пирожное «TONDI» choco pie</t>
         </is>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>"Arami"</t>
+          <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" конфета</t>
+          <t>"BonBonel"</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B112" s="4" t="inlineStr">
         <is>
-          <t>"ДаЁжъ"</t>
+          <t>"Cho Ko-Te" конфета</t>
         </is>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>"Доярушка"</t>
+          <t>"ДаЁжъ"</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B114" s="4" t="inlineStr">
         <is>
-          <t>"Золотая Лилия"</t>
+          <t>"Золушка"</t>
         </is>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B115" s="4" t="inlineStr">
         <is>
-          <t>"Зернушка"</t>
+          <t>"Как так?"</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>"Нямик"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B117" s="4" t="inlineStr">
         <is>
-          <t>"ОРешка"</t>
+          <t>"Живинка"</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Вольский кондитер</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B118" s="4" t="inlineStr">
         <is>
-          <t>"Коровка в шоколаде"</t>
+          <t>«Батончик»</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>"Маска"</t>
+          <t>"Зернушка"</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B120" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B121" s="4" t="inlineStr">
         <is>
-          <t>"Коровка"</t>
+          <t>"Прохлада"</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Ричио"</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B123" s="4" t="inlineStr">
         <is>
-          <t>"Орешки в глазури" пирамидка</t>
+          <t>"Халветта"</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B124" s="4" t="inlineStr">
         <is>
-          <t>"Ананасная долина"</t>
+          <t>«Хрустальное озеро»</t>
         </is>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Вольский кондитер</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>"Коровка в шоколаде"</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B126" s="4" t="inlineStr">
         <is>
-          <t>"Обыкновенное чудо"</t>
+          <t>"Звонкое лето"</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B127" s="4" t="inlineStr">
         <is>
-          <t>"Степ"</t>
+          <t>"Семейство сов"</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B129" s="4" t="inlineStr">
         <is>
-          <t>"ELLE"</t>
+          <t>"Молочно вафельные"</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B130" s="4" t="inlineStr">
         <is>
-          <t>"Nils"</t>
+          <t>"Отырар"</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>"Версаль"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B132" s="4" t="inlineStr">
         <is>
-          <t>"Zebra" mini</t>
+          <t>"Коровка"</t>
         </is>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B133" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Грильяжные"</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>"Элен"</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>"Шантарель"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B136" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>"Орешки в глазури" пирамидка</t>
         </is>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>"Glaze"</t>
+          <t>"Ананасная долина"</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B138" s="4" t="inlineStr">
         <is>
-          <t>"RODEO"</t>
+          <t>«Боярушка»</t>
         </is>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B139" s="4" t="inlineStr">
         <is>
-          <t>"Jets"</t>
+          <t>"Детям"</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>"Фундук Петрович"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B141" s="4" t="inlineStr">
         <is>
-          <t>"Крокант"</t>
+          <t>"Левушка"</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B142" s="4" t="inlineStr">
         <is>
-          <t>"Фэнси"</t>
+          <t>"Медунок"</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>"Обыкновенное чудо"</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
           <t>Славянка</t>
         </is>
       </c>
       <c r="B144" s="4" t="inlineStr">
         <is>
-          <t>"Детям"</t>
+          <t>"Степ"</t>
         </is>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Жена самурая"</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B146" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>"Моти"</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B147" s="4" t="inlineStr">
         <is>
-          <t>"TIMI"</t>
+          <t>"Самый умный"</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Сормовская к.ф</t>
         </is>
       </c>
       <c r="B148" s="4" t="inlineStr">
         <is>
-          <t>"BonBonel"</t>
+          <t>"Восточные мотивы"</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>"Шерби"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B150" s="4" t="inlineStr">
         <is>
-          <t>"Ричио"</t>
+          <t>"Glaze"</t>
         </is>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
-          <t>"Наслаждение"</t>
+          <t>"Nils"</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="152"/>
-    <row r="153"/>
+    <row r="152">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>«RODEO»</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B153" s="4" t="inlineStr">
+        <is>
+          <t>"Versailles"</t>
+        </is>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="154">
-      <c r="A154" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Набор: Килограмм радости</t>
+      <c r="A154" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B154" s="4" t="inlineStr">
+        <is>
+          <t>"Крокант"</t>
+        </is>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Тип</t>
+      <c r="A155" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B155" s="4" t="inlineStr">
         <is>
-          <t>Премиум</t>
+          <t>"Мексикана"</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Граммовка</t>
+      <c r="A156" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B156" s="4" t="inlineStr">
         <is>
-          <t>1000 г</t>
+          <t>"Фундук Петрович"</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Общее количество конфет</t>
+      <c r="A157" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B157" s="4" t="inlineStr">
         <is>
-          <t>52 шт</t>
+          <t>"Чио Рио"</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Цены набора конфет</t>
+      <c r="A158" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>"Шантарель"</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Цена с упаковкой (₽)</t>
+      <c r="A159" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B159" s="4" t="inlineStr">
+        <is>
+          <t>"Ярче"</t>
+        </is>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>от 1 шт.</t>
-[...35 lines deleted...]
-    <row r="163"/>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B160" s="4" t="inlineStr">
+        <is>
+          <t>"Яшкина картошка"</t>
+        </is>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="161"/>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>Набор: Килограмм радости</t>
+        </is>
+      </c>
+    </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>Фасованная продукция</t>
+          <t>Тип</t>
+        </is>
+      </c>
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>Премиум</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t>Бренд</t>
-[...7 lines deleted...]
-      <c r="C165" s="3" t="inlineStr">
+          <t>Граммовка</t>
+        </is>
+      </c>
+      <c r="B165" s="4" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>Общее количество конфет</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>54 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t>Цены набора конфет</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
-    </row>
-[...47 lines deleted...]
-          <t>1 шт</t>
+      <c r="B168" s="3" t="inlineStr">
+        <is>
+          <t>Цена набора (₽)</t>
+        </is>
+      </c>
+      <c r="C168" s="3" t="inlineStr">
+        <is>
+          <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>Chupa Chups</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 1 шт.</t>
+        </is>
+      </c>
+      <c r="B169" s="4" t="n">
+        <v>1870</v>
+      </c>
+      <c r="C169" s="4" t="n">
+        <v>2220</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 30 шт.</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="n">
+        <v>1775</v>
+      </c>
+      <c r="C170" s="4" t="n">
+        <v>2125</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>Orion</t>
-[...29 lines deleted...]
-    </row>
+          <t>от 100 шт.</t>
+        </is>
+      </c>
+      <c r="B171" s="4" t="n">
+        <v>1670</v>
+      </c>
+      <c r="C171" s="4" t="n">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="172"/>
     <row r="173">
-      <c r="A173" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="174">
-      <c r="A174" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B174" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C174" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>Mamba</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B175" s="4" t="inlineStr">
         <is>
-          <t>Жевательные конфеты "Mamba" 27г</t>
+          <t>Батончик «Choco-Pie»</t>
         </is>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>Nestle</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B176" s="4" t="inlineStr">
         <is>
-          <t>Шоколадка «Goodmix»</t>
+          <t>Драже "M&amp;M" 45 г</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="177"/>
+    <row r="177">
+      <c r="A177" s="4" t="inlineStr">
+        <is>
+          <t>Mamba</t>
+        </is>
+      </c>
+      <c r="B177" s="4" t="inlineStr">
+        <is>
+          <t>Жевательные конфеты "Mamba" 27г</t>
+        </is>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="178">
-      <c r="A178" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Конфеты</t>
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>Chupa Chups</t>
+        </is>
+      </c>
+      <c r="B178" s="4" t="inlineStr">
+        <is>
+          <t>Chupa Chups</t>
+        </is>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Количество</t>
+      <c r="A179" s="4" t="inlineStr">
+        <is>
+          <t>KDV</t>
+        </is>
+      </c>
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>Мармелад «Babyfox» 30г</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B180" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>Печенье «Choco Boy» Грибочки</t>
         </is>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4" t="inlineStr">
         <is>
           <t>Mars</t>
         </is>
       </c>
       <c r="B181" s="4" t="inlineStr">
         <is>
-          <t>«Mars»</t>
+          <t>Шоколадка «Milky Way»</t>
         </is>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
           <t>Mars</t>
         </is>
       </c>
       <c r="B182" s="4" t="inlineStr">
         <is>
-          <t>«Twix»</t>
+          <t>Шоколадка «Snickers»</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B183" s="4" t="inlineStr">
         <is>
-          <t>«Ломтишка»</t>
+          <t>Шоколадка «Twix»</t>
         </is>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Ferrero</t>
         </is>
       </c>
       <c r="B184" s="4" t="inlineStr">
         <is>
-          <t>"ОРешка"</t>
+          <t>Шоколадное яйцо «Kinder»</t>
         </is>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>«Красный мак»</t>
+          <t>Шоколадка «Хрутка»</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="186">
-[...15 lines deleted...]
-    </row>
+    <row r="186"/>
     <row r="187">
-      <c r="A187" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B188" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C188" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B189" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B190" s="4" t="inlineStr">
         <is>
-          <t>"Коровка"</t>
+          <t>"Arami"</t>
         </is>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>"Птичье молоко"</t>
+          <t>«Cho Ko-Te» Bubble gum</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B192" s="4" t="inlineStr">
         <is>
-          <t>«Ассорти люкс»</t>
+          <t>"TIMI"</t>
         </is>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B193" s="4" t="inlineStr">
         <is>
-          <t>«Адэль»</t>
+          <t>"Живинка"</t>
         </is>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B194" s="4" t="inlineStr">
         <is>
-          <t>"Конфета 35"</t>
+          <t>"Золотая Лилия"</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B195" s="4" t="inlineStr">
         <is>
-          <t>"Маленькое чудо"</t>
+          <t>«Mars»</t>
         </is>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B196" s="4" t="inlineStr">
         <is>
-          <t>"Обыкновенное чудо"</t>
+          <t>«Twix»</t>
         </is>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>«Goodmix»</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B198" s="4" t="inlineStr">
         <is>
-          <t>«BabyFox»</t>
+          <t>«Адэль»</t>
         </is>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B199" s="4" t="inlineStr">
         <is>
-          <t>«Chocolate-Hazelnut»</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B200" s="4" t="inlineStr">
         <is>
-          <t>"ELLE"</t>
+          <t>«Ломтишка»</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B201" s="4" t="inlineStr">
         <is>
-          <t>"Nils"</t>
+          <t>"ОРешка"</t>
         </is>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B202" s="4" t="inlineStr">
         <is>
-          <t>"Версаль"</t>
+          <t>"Ричио"</t>
         </is>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Атаг</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Всегда с тобой"</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B204" s="4" t="inlineStr">
         <is>
-          <t>"Фундук Петрович"</t>
+          <t>«Алёнка купольная»</t>
         </is>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B205" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>«Кара-кум»</t>
         </is>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>"Ну-ка, отними"</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B207" s="4" t="inlineStr">
         <is>
-          <t>"Arami"</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>«Cho Ko-Te» Bubble gum</t>
+          <t>"Отырар"</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>"TIMI"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B210" s="4" t="inlineStr">
         <is>
-          <t>"Халветта"</t>
+          <t>"Коровка"</t>
         </is>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B211" s="4" t="inlineStr">
         <is>
-          <t>"Королевский выбор"</t>
+          <t>"Грильяжные"</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Птичье молоко"</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B213" s="4" t="inlineStr">
         <is>
-          <t>"Zebra" mini</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B214" s="4" t="inlineStr">
         <is>
-          <t>"O'zera" Milk&amp;Almonds with salt caramel</t>
+          <t>"Орешки в глазури" пирамидка</t>
         </is>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>"Орешки в глазури" пирамидка</t>
+          <t>«Боярушка»</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B216" s="4" t="inlineStr">
         <is>
-          <t>"Аленка" вафельная</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B217" s="4" t="inlineStr">
         <is>
-          <t>"BabyFox galaxy"</t>
+          <t>"Левушка"</t>
         </is>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>"Bon time"</t>
+          <t>"Маленькое чудо"</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B219" s="4" t="inlineStr">
         <is>
-          <t>"O'zera" с цельным фундуком</t>
+          <t>"Обыкновенное чудо"</t>
         </is>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="4" t="inlineStr">
         <is>
+          <t>Сормовская к.ф</t>
+        </is>
+      </c>
+      <c r="B220" s="4" t="inlineStr">
+        <is>
+          <t>"Восточные мотивы"</t>
+        </is>
+      </c>
+      <c r="C220" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="4" t="inlineStr">
+        <is>
+          <t>Сладкий орешек</t>
+        </is>
+      </c>
+      <c r="B221" s="4" t="inlineStr">
+        <is>
+          <t>"Марсианка"</t>
+        </is>
+      </c>
+      <c r="C221" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="4" t="inlineStr">
+        <is>
           <t>Яшкино</t>
         </is>
       </c>
-      <c r="B220" s="4" t="inlineStr">
+      <c r="B222" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox"</t>
+        </is>
+      </c>
+      <c r="C222" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Pralines style"</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B224" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Wafer Rolls"</t>
+        </is>
+      </c>
+      <c r="C224" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B225" s="4" t="inlineStr">
         <is>
           <t>"FUROR"</t>
         </is>
       </c>
-      <c r="C220" s="4" t="inlineStr">
-[...34 lines deleted...]
-          <t>1500 г</t>
+      <c r="C225" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Общее количество конфет</t>
+      <c r="A226" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B226" s="4" t="inlineStr">
         <is>
-          <t>76 шт</t>
+          <t>"Versailles"</t>
+        </is>
+      </c>
+      <c r="C226" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Цены набора конфет</t>
+      <c r="A227" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B227" s="4" t="inlineStr">
+        <is>
+          <t>«Джумка» mini</t>
+        </is>
+      </c>
+      <c r="C227" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Цена с упаковкой (₽)</t>
+      <c r="A228" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B228" s="4" t="inlineStr">
+        <is>
+          <t>"Мексикана"</t>
+        </is>
+      </c>
+      <c r="C228" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>от 1 шт.</t>
-[...6 lines deleted...]
-        <v>2720</v>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B229" s="4" t="inlineStr">
+        <is>
+          <t>"Фундук Петрович"</t>
+        </is>
+      </c>
+      <c r="C229" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>от 30 шт.</t>
-[...6 lines deleted...]
-        <v>2605</v>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B230" s="4" t="inlineStr">
+        <is>
+          <t>"Шантарель"</t>
+        </is>
+      </c>
+      <c r="C230" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>от 100 шт.</t>
-[...6 lines deleted...]
-        <v>2470</v>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B231" s="4" t="inlineStr">
+        <is>
+          <t>"Яшкина картошка"</t>
+        </is>
+      </c>
+      <c r="C231" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
       </c>
     </row>
     <row r="232"/>
-    <row r="233">
-[...5 lines deleted...]
-    </row>
+    <row r="233"/>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
-          <t>Бренд</t>
-[...7 lines deleted...]
-      <c r="C234" s="3" t="inlineStr">
+          <t>Набор: Мечта сластёны</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>Тип</t>
+        </is>
+      </c>
+      <c r="B235" s="4" t="inlineStr">
+        <is>
+          <t>Премиум</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>Граммовка</t>
+        </is>
+      </c>
+      <c r="B236" s="4" t="inlineStr">
+        <is>
+          <t>1500 г</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>Общее количество конфет</t>
+        </is>
+      </c>
+      <c r="B237" s="4" t="inlineStr">
+        <is>
+          <t>79 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>Цены набора конфет</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
-    </row>
-[...81 lines deleted...]
-          <t>1 шт</t>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>Цена набора (₽)</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 1 шт.</t>
+        </is>
+      </c>
+      <c r="B240" s="4" t="n">
+        <v>2610</v>
+      </c>
+      <c r="C240" s="4" t="n">
+        <v>2960</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>Orion</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 30 шт.</t>
+        </is>
+      </c>
+      <c r="B241" s="4" t="n">
+        <v>2480</v>
+      </c>
+      <c r="C241" s="4" t="n">
+        <v>2830</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>Oreo</t>
-[...29 lines deleted...]
-    </row>
+          <t>от 100 шт.</t>
+        </is>
+      </c>
+      <c r="B242" s="4" t="n">
+        <v>2330</v>
+      </c>
+      <c r="C242" s="4" t="n">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="243"/>
     <row r="244">
-      <c r="A244" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="245">
-      <c r="A245" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4" t="inlineStr">
         <is>
-          <t>Ferrero</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B246" s="4" t="inlineStr">
         <is>
-          <t>Шоколадное яйцо «Kinder»</t>
+          <t>Батончик «Choco-Pie»</t>
         </is>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="4" t="inlineStr">
         <is>
-          <t>Nestle</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B247" s="4" t="inlineStr">
         <is>
-          <t>Шоколадка «Хрутка»</t>
+          <t>Батончик "O'Zera" Chocolate Hazelnut</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Ferrero</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>«Twix»</t>
+          <t>Батончик «Kinder Bueno»</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="4" t="inlineStr">
         <is>
-          <t>КВД</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B249" s="4" t="inlineStr">
         <is>
           <t>Драже "YOTA"</t>
         </is>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="250"/>
+    <row r="250">
+      <c r="A250" s="4" t="inlineStr">
+        <is>
+          <t>Mars</t>
+        </is>
+      </c>
+      <c r="B250" s="4" t="inlineStr">
+        <is>
+          <t>Драже "M&amp;M" 45 г</t>
+        </is>
+      </c>
+      <c r="C250" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="251">
-      <c r="A251" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Конфеты</t>
+      <c r="A251" s="4" t="inlineStr">
+        <is>
+          <t>Mamba</t>
+        </is>
+      </c>
+      <c r="B251" s="4" t="inlineStr">
+        <is>
+          <t>Жевательные конфеты "Mamba" 27г</t>
+        </is>
+      </c>
+      <c r="C251" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="252">
-      <c r="A252" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Количество</t>
+      <c r="A252" s="4" t="inlineStr">
+        <is>
+          <t>Chupa Chups</t>
+        </is>
+      </c>
+      <c r="B252" s="4" t="inlineStr">
+        <is>
+          <t>Chupa Chups</t>
+        </is>
+      </c>
+      <c r="C252" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B253" s="4" t="inlineStr">
         <is>
-          <t>"Конфета 35"</t>
+          <t>Мармелад «Бонди» 100г</t>
         </is>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>"Arami"</t>
+          <t>Печенье «Choco Boy» Грибочки</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B255" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" Шокотята</t>
+          <t>Шоколадка «Goodmix»</t>
         </is>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B256" s="4" t="inlineStr">
         <is>
-          <t>«Cho Ko-Te» Bubble gum</t>
+          <t>Шоколадка «Milky Way»</t>
         </is>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>"ДаЁжъ"</t>
+          <t>Шоколадка «Nuts»</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4" t="inlineStr">
         <is>
-          <t>Nestle</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B258" s="4" t="inlineStr">
         <is>
-          <t>«Nuts»</t>
+          <t>Шоколадка «Snickers»</t>
         </is>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Ferrero</t>
         </is>
       </c>
       <c r="B259" s="4" t="inlineStr">
         <is>
-          <t>«Mars»</t>
+          <t>Шоколадное яйцо «Kinder»</t>
         </is>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B260" s="4" t="inlineStr">
         <is>
-          <t>«Milky Way»</t>
+          <t>Шоколадка «Хрутка»</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="261">
-[...15 lines deleted...]
-    </row>
+    <row r="261"/>
     <row r="262">
-      <c r="A262" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B263" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B264" s="4" t="inlineStr">
         <is>
-          <t>"Нямик"</t>
+          <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B265" s="4" t="inlineStr">
         <is>
-          <t>"ОРешка"</t>
+          <t>"Arami"</t>
         </is>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B266" s="4" t="inlineStr">
         <is>
-          <t>"Халветта"</t>
+          <t>"BonBonel"</t>
         </is>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B267" s="4" t="inlineStr">
         <is>
-          <t>«Кара-кум»</t>
+          <t>«Cho Ko-Te» Bubble gum</t>
         </is>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B268" s="4" t="inlineStr">
         <is>
-          <t>"Красная шапочка"</t>
+          <t>Truffle Milk</t>
         </is>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
-          <t>«Красный мак»</t>
+          <t>"Беседа"</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B270" s="4" t="inlineStr">
         <is>
-          <t>"Маска"</t>
+          <t>"TIMI"</t>
         </is>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B271" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>Пензенская к.ф.</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B272" s="4" t="inlineStr">
         <is>
-          <t>"Петушок маслена головушка"</t>
+          <t>"Живинка"</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B273" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Золотая Лилия"</t>
         </is>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B274" s="4" t="inlineStr">
         <is>
-          <t>"Коровка"</t>
+          <t>«Mars»</t>
         </is>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B275" s="4" t="inlineStr">
         <is>
-          <t>"Птичье молоко"</t>
+          <t>«Milky Way»</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B276" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>«Snickers»</t>
         </is>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B277" s="4" t="inlineStr">
         <is>
-          <t>"Ананасная долина"</t>
+          <t>«Twix»</t>
         </is>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>«Ассорти люкс»</t>
+          <t>«Goodmix»</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B279" s="4" t="inlineStr">
         <is>
-          <t>"Ярче"</t>
+          <t>«Nuts»</t>
         </is>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B280" s="4" t="inlineStr">
         <is>
-          <t>"Маленькое чудо"</t>
+          <t>«Адэль»</t>
         </is>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B281" s="4" t="inlineStr">
         <is>
-          <t>"Обыкновенное чудо"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B282" s="4" t="inlineStr">
         <is>
-          <t>"Степ"</t>
+          <t>«Ломтишка»</t>
         </is>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B283" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"ОРешка"</t>
         </is>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B284" s="4" t="inlineStr">
         <is>
-          <t>«BabyFox»</t>
+          <t>"Ричио"</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Атаг</t>
         </is>
       </c>
       <c r="B285" s="4" t="inlineStr">
         <is>
-          <t>"Babyfox Bueno"</t>
+          <t>"Всегда с тобой"</t>
         </is>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Атаг</t>
         </is>
       </c>
       <c r="B286" s="4" t="inlineStr">
         <is>
-          <t>«Chocolate-Hazelnut»</t>
+          <t>"Загадка вселенной"</t>
         </is>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B287" s="4" t="inlineStr">
         <is>
-          <t>"ELLE"</t>
+          <t>«Кара-кум»</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B288" s="4" t="inlineStr">
         <is>
-          <t>"Версаль"</t>
+          <t>«Красный мак»</t>
         </is>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B289" s="4" t="inlineStr">
         <is>
-          <t>"Zebra" mini</t>
+          <t>"Маска"</t>
         </is>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B290" s="4" t="inlineStr">
         <is>
-          <t>"Живинка"</t>
+          <t>"Ну-ка, отними"</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B291" s="4" t="inlineStr">
         <is>
-          <t>«Крокант»</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B292" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Сказки Перро"</t>
         </is>
       </c>
       <c r="C292" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>"Фундук Петрович"</t>
+          <t>"Отырар"</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B294" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C294" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B295" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>"Коровка"</t>
         </is>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>"RODEO"</t>
+          <t>"Грильяжные"</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B297" s="4" t="inlineStr">
         <is>
-          <t>"Glaze"</t>
+          <t>"Птичье молоко"</t>
         </is>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B298" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>«Халва в шоколаде»</t>
         </is>
       </c>
       <c r="C298" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B299" s="4" t="inlineStr">
         <is>
-          <t>"Bon time"</t>
+          <t>"Элен"</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B300" s="4" t="inlineStr">
         <is>
-          <t>"BabyFox galaxy"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C300" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B301" s="4" t="inlineStr">
         <is>
-          <t>"Jets"</t>
+          <t>"Орешки в глазури" пирамидка</t>
         </is>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="4" t="inlineStr">
         <is>
           <t>Славянка</t>
         </is>
       </c>
       <c r="B302" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>«Боярушка»</t>
         </is>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B303" s="4" t="inlineStr">
         <is>
-          <t>"Орешки в глазури" пирамидка</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C303" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B304" s="4" t="inlineStr">
         <is>
-          <t>"BonBonel"</t>
+          <t>"Левушка"</t>
         </is>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>"TIMI"</t>
+          <t>"Маленькое чудо"</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B306" s="4" t="inlineStr">
         <is>
-          <t>"O'zera" с цельным фундуком</t>
+          <t>"Медунок"</t>
         </is>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B307" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Обыкновенное чудо"</t>
         </is>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>"Евгеша"</t>
+          <t>"Степ"</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B309" s="4" t="inlineStr">
         <is>
-          <t>"Королевский выбор"</t>
+          <t>"Эли"</t>
         </is>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Сладко</t>
         </is>
       </c>
       <c r="B310" s="4" t="inlineStr">
         <is>
-          <t>"Наслаждение"</t>
+          <t>«Волжские просторы»</t>
         </is>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>Атаг</t>
+          <t>Сормовская к.ф</t>
         </is>
       </c>
       <c r="B311" s="4" t="inlineStr">
         <is>
-          <t>"Отырар"</t>
+          <t>"Восточные мотивы"</t>
         </is>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>Атаг</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B312" s="4" t="inlineStr">
         <is>
-          <t>"Плитка шоколадки"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B313" s="4" t="inlineStr">
         <is>
-          <t>"Лапки Царапки"</t>
+          <t>"BabyFox galaxy"</t>
         </is>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="314"/>
-    <row r="315"/>
+    <row r="314">
+      <c r="A314" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Pralines style"</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B315" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Wafer Rolls"</t>
+        </is>
+      </c>
+      <c r="C315" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="316">
-      <c r="A316" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Набор: Праздник сладкоежки</t>
+      <c r="A316" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B316" s="4" t="inlineStr">
+        <is>
+          <t>«Chocolate-Hazelnut»</t>
+        </is>
+      </c>
+      <c r="C316" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="317">
-      <c r="A317" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Тип</t>
+      <c r="A317" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>Премиум</t>
+          <t>"FUROR"</t>
+        </is>
+      </c>
+      <c r="C317" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="318">
-      <c r="A318" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Граммовка</t>
+      <c r="A318" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B318" s="4" t="inlineStr">
         <is>
-          <t>2000 г</t>
+          <t>"Nils"</t>
+        </is>
+      </c>
+      <c r="C318" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Общее количество конфет</t>
+      <c r="A319" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B319" s="4" t="inlineStr">
         <is>
-          <t>105 шт</t>
+          <t>"O'zera" с цельным фундуком</t>
+        </is>
+      </c>
+      <c r="C319" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="320">
-      <c r="A320" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Цены набора конфет</t>
+      <c r="A320" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>«RODEO»</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Цена с упаковкой (₽)</t>
+      <c r="A321" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B321" s="4" t="inlineStr">
+        <is>
+          <t>«Джумка» mini</t>
+        </is>
+      </c>
+      <c r="C321" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>от 1 шт.</t>
-[...6 lines deleted...]
-        <v>3160</v>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B322" s="4" t="inlineStr">
+        <is>
+          <t>"Крокант"</t>
+        </is>
+      </c>
+      <c r="C322" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>от 30 шт.</t>
-[...6 lines deleted...]
-        <v>3020</v>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B323" s="4" t="inlineStr">
+        <is>
+          <t>"Мексикана"</t>
+        </is>
+      </c>
+      <c r="C323" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="4" t="inlineStr">
         <is>
-          <t>от 100 шт.</t>
-[...9 lines deleted...]
-    <row r="325"/>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B324" s="4" t="inlineStr">
+        <is>
+          <t>"Фундук Петрович"</t>
+        </is>
+      </c>
+      <c r="C324" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B325" s="4" t="inlineStr">
+        <is>
+          <t>"Чио Рио"</t>
+        </is>
+      </c>
+      <c r="C325" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="326">
-      <c r="A326" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Фасованная продукция</t>
+      <c r="A326" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B326" s="4" t="inlineStr">
+        <is>
+          <t>"Шантарель"</t>
+        </is>
+      </c>
+      <c r="C326" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="327">
-      <c r="A327" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C327" s="3" t="inlineStr">
+      <c r="A327" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B327" s="4" t="inlineStr">
+        <is>
+          <t>"Яшкина картошка"</t>
+        </is>
+      </c>
+      <c r="C327" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="328"/>
+    <row r="329"/>
+    <row r="330">
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>Набор: Праздник сладкоежки</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>Тип</t>
+        </is>
+      </c>
+      <c r="B331" s="4" t="inlineStr">
+        <is>
+          <t>Премиум</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>Граммовка</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>2000 г</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>Общее количество конфет</t>
+        </is>
+      </c>
+      <c r="B333" s="4" t="inlineStr">
+        <is>
+          <t>110 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>Цены набора конфет</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
-    </row>
-[...132 lines deleted...]
-          <t>1 шт</t>
+      <c r="B335" s="3" t="inlineStr">
+        <is>
+          <t>Цена набора (₽)</t>
+        </is>
+      </c>
+      <c r="C335" s="3" t="inlineStr">
+        <is>
+          <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 1 шт.</t>
+        </is>
+      </c>
+      <c r="B336" s="4" t="n">
+        <v>3090</v>
+      </c>
+      <c r="C336" s="4" t="n">
+        <v>3440</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
-[...10 lines deleted...]
-        </is>
+          <t>от 30 шт.</t>
+        </is>
+      </c>
+      <c r="B337" s="4" t="n">
+        <v>2935</v>
+      </c>
+      <c r="C337" s="4" t="n">
+        <v>3285</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
-[...29 lines deleted...]
-    </row>
+          <t>от 100 шт.</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="n">
+        <v>2760</v>
+      </c>
+      <c r="C338" s="4" t="n">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="339"/>
     <row r="340">
-      <c r="A340" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>1 шт</t>
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B341" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C341" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B342" s="4" t="inlineStr">
         <is>
-          <t>Мармелад KDV "BabyFox" 70гр</t>
+          <t>Батончик «Choco-Pie»</t>
         </is>
       </c>
       <c r="C342" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
-    <row r="343"/>
+    <row r="343">
+      <c r="A343" s="4" t="inlineStr">
+        <is>
+          <t>KDV</t>
+        </is>
+      </c>
+      <c r="B343" s="4" t="inlineStr">
+        <is>
+          <t>Батончик "O'Zera" Chocolate Hazelnut</t>
+        </is>
+      </c>
+      <c r="C343" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
     <row r="344">
-      <c r="A344" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Конфеты</t>
+      <c r="A344" s="4" t="inlineStr">
+        <is>
+          <t>Ferrero</t>
+        </is>
+      </c>
+      <c r="B344" s="4" t="inlineStr">
+        <is>
+          <t>Батончик «Kinder Bueno»</t>
+        </is>
+      </c>
+      <c r="C344" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>Количество</t>
+      <c r="A345" s="4" t="inlineStr">
+        <is>
+          <t>Славянка</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>«Боярушка»</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B346" s="4" t="inlineStr">
         <is>
-          <t>«Cho Ko-Te» Bubble gum</t>
+          <t>Драже "YOTA"</t>
         </is>
       </c>
       <c r="C346" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B347" s="4" t="inlineStr">
         <is>
-          <t>"Золотая Лилия"</t>
+          <t>Драже "M&amp;M" 45 г</t>
         </is>
       </c>
       <c r="C347" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Mamba</t>
         </is>
       </c>
       <c r="B348" s="4" t="inlineStr">
         <is>
-          <t>«Milky Way»</t>
+          <t>Жевательные конфеты "Mamba" 27г</t>
         </is>
       </c>
       <c r="C348" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="4" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Chupa Chups</t>
         </is>
       </c>
       <c r="B349" s="4" t="inlineStr">
         <is>
-          <t>«Twix»</t>
+          <t>Chupa Chups</t>
         </is>
       </c>
       <c r="C349" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B350" s="4" t="inlineStr">
         <is>
-          <t>«Ломтишка»</t>
+          <t>Мармелад «Бонди» 100г</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B351" s="4" t="inlineStr">
         <is>
-          <t>"ОРешка"</t>
+          <t>«BabyFox»</t>
         </is>
       </c>
       <c r="C351" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Orion</t>
         </is>
       </c>
       <c r="B352" s="4" t="inlineStr">
         <is>
-          <t>"Маска"</t>
+          <t>Печенье «Choco Boy» Грибочки</t>
         </is>
       </c>
       <c r="C352" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B353" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>Шоколадка «Milky Way»</t>
         </is>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B354" s="4" t="inlineStr">
         <is>
-          <t>"Коровка"</t>
+          <t>Шоколадка «Snickers»</t>
         </is>
       </c>
       <c r="C354" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B355" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>Шоколадка «Twix»</t>
         </is>
       </c>
       <c r="C355" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Ferrero</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
-          <t>"Орешки в глазури" пирамидка</t>
+          <t>Шоколадное яйцо «Kinder»</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
+          <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B357" s="4" t="inlineStr">
         <is>
-          <t>"Ананасная долина"</t>
+          <t>Шоколадка «Хрутка»</t>
         </is>
       </c>
       <c r="C357" s="4" t="inlineStr">
         <is>
-          <t>2 шт</t>
-[...19 lines deleted...]
-    </row>
+          <t>1 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="358"/>
     <row r="359">
-      <c r="A359" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>2 шт</t>
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="360">
-      <c r="A360" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>2 шт</t>
+      <c r="A360" s="3" t="inlineStr">
+        <is>
+          <t>Бренд</t>
+        </is>
+      </c>
+      <c r="B360" s="3" t="inlineStr">
+        <is>
+          <t>Название конфеты</t>
+        </is>
+      </c>
+      <c r="C360" s="3" t="inlineStr">
+        <is>
+          <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B361" s="4" t="inlineStr">
         <is>
-          <t>"Степ"</t>
+          <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B362" s="4" t="inlineStr">
         <is>
-          <t>"Топленое молоко"</t>
+          <t>"BonBonel"</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B363" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Cho Ko-Te" конфета</t>
         </is>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B364" s="4" t="inlineStr">
         <is>
-          <t>«BabyFox»</t>
+          <t>"TIMI"</t>
         </is>
       </c>
       <c r="C364" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B365" s="4" t="inlineStr">
         <is>
-          <t>"Babyfox Bueno"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B366" s="4" t="inlineStr">
         <is>
-          <t>"ELLE"</t>
+          <t>"Живинка"</t>
         </is>
       </c>
       <c r="C366" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B367" s="4" t="inlineStr">
         <is>
-          <t>«Джумка» mini</t>
+          <t>"Золотая Лилия"</t>
         </is>
       </c>
       <c r="C367" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>«Крокант»</t>
+          <t>«Twix»</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Nestle</t>
         </is>
       </c>
       <c r="B369" s="4" t="inlineStr">
         <is>
-          <t>"Фундук Петрович"</t>
+          <t>«Goodmix»</t>
         </is>
       </c>
       <c r="C369" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B370" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>"Зернушка"</t>
         </is>
       </c>
       <c r="C370" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B371" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>«Ломтишка»</t>
         </is>
       </c>
       <c r="C371" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B372" s="4" t="inlineStr">
         <is>
-          <t>"Arami"</t>
+          <t>"ОРешка"</t>
         </is>
       </c>
       <c r="C372" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B373" s="4" t="inlineStr">
         <is>
-          <t>"BonBonel"</t>
+          <t>"Ричио"</t>
         </is>
       </c>
       <c r="C373" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B374" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" Шокотята</t>
+          <t>"Халветта"</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Атаг</t>
         </is>
       </c>
       <c r="B375" s="4" t="inlineStr">
         <is>
-          <t>"Королевский выбор"</t>
+          <t>"Всегда с тобой"</t>
         </is>
       </c>
       <c r="C375" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Вольский кондитер</t>
         </is>
       </c>
       <c r="B376" s="4" t="inlineStr">
         <is>
-          <t>"TIMI"</t>
+          <t>"Коровка в шоколаде"</t>
         </is>
       </c>
       <c r="C376" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B377" s="4" t="inlineStr">
         <is>
-          <t>"Адель"</t>
+          <t>«Кара-кум»</t>
         </is>
       </c>
       <c r="C377" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B378" s="4" t="inlineStr">
         <is>
-          <t>"Халветта"</t>
+          <t>"Маска"</t>
         </is>
       </c>
       <c r="C378" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="4" t="inlineStr">
         <is>
           <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B379" s="4" t="inlineStr">
         <is>
-          <t>"Красный мак"</t>
+          <t>"Семейство сов"</t>
         </is>
       </c>
       <c r="C379" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B380" s="4" t="inlineStr">
         <is>
-          <t>"Наслаждение"</t>
+          <t>"Молочно вафельные"</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B381" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Отырар"</t>
         </is>
       </c>
       <c r="C381" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B382" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C382" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B383" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>"Коровка"</t>
         </is>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B384" s="4" t="inlineStr">
         <is>
-          <t>"BabyFox galaxy"</t>
+          <t>"Грильяжные"</t>
         </is>
       </c>
       <c r="C384" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B385" s="4" t="inlineStr">
         <is>
-          <t>"Bon time"</t>
+          <t>"Птичье молоко"</t>
         </is>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>"RODEO"</t>
+          <t>«Халва в шоколаде»</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B387" s="4" t="inlineStr">
         <is>
-          <t>"FUROR"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C387" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B388" s="4" t="inlineStr">
         <is>
-          <t>"Версаль"</t>
+          <t>"Орешки в глазури" пирамидка</t>
         </is>
       </c>
       <c r="C388" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B389" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Ананасная долина"</t>
         </is>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B390" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C390" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="4" t="inlineStr">
+        <is>
+          <t>Славянка</t>
+        </is>
+      </c>
+      <c r="B391" s="4" t="inlineStr">
+        <is>
+          <t>"Маленькое чудо"</t>
+        </is>
+      </c>
+      <c r="C391" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="4" t="inlineStr">
+        <is>
+          <t>Славянка</t>
+        </is>
+      </c>
+      <c r="B392" s="4" t="inlineStr">
+        <is>
+          <t>"Обыкновенное чудо"</t>
+        </is>
+      </c>
+      <c r="C392" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="4" t="inlineStr">
+        <is>
+          <t>Славянка</t>
+        </is>
+      </c>
+      <c r="B393" s="4" t="inlineStr">
+        <is>
+          <t>"Степ"</t>
+        </is>
+      </c>
+      <c r="C393" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="4" t="inlineStr">
+        <is>
+          <t>Сормовская к.ф</t>
+        </is>
+      </c>
+      <c r="B394" s="4" t="inlineStr">
+        <is>
+          <t>"Восточные мотивы"</t>
+        </is>
+      </c>
+      <c r="C394" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="4" t="inlineStr">
+        <is>
+          <t>Сладкий орешек</t>
+        </is>
+      </c>
+      <c r="B395" s="4" t="inlineStr">
+        <is>
+          <t>"Марсианка"</t>
+        </is>
+      </c>
+      <c r="C395" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B396" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Creamy Choco"</t>
+        </is>
+      </c>
+      <c r="C396" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B397" s="4" t="inlineStr">
+        <is>
+          <t>"BabyFox Wafer Rolls"</t>
+        </is>
+      </c>
+      <c r="C397" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B398" s="4" t="inlineStr">
+        <is>
+          <t>"FUROR"</t>
+        </is>
+      </c>
+      <c r="C398" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B399" s="4" t="inlineStr">
+        <is>
+          <t>"Nils"</t>
+        </is>
+      </c>
+      <c r="C399" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B400" s="4" t="inlineStr">
+        <is>
+          <t>«RODEO»</t>
+        </is>
+      </c>
+      <c r="C400" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B401" s="4" t="inlineStr">
+        <is>
+          <t>"Versailles"</t>
+        </is>
+      </c>
+      <c r="C401" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B402" s="4" t="inlineStr">
+        <is>
+          <t>"Мексикана"</t>
+        </is>
+      </c>
+      <c r="C402" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B403" s="4" t="inlineStr">
+        <is>
+          <t>"Фундук Петрович"</t>
+        </is>
+      </c>
+      <c r="C403" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B404" s="4" t="inlineStr">
+        <is>
+          <t>"Чио Рио"</t>
+        </is>
+      </c>
+      <c r="C404" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B405" s="4" t="inlineStr">
+        <is>
+          <t>"Шантарель"</t>
+        </is>
+      </c>
+      <c r="C405" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B406" s="4" t="inlineStr">
+        <is>
+          <t>"Ярче"</t>
+        </is>
+      </c>
+      <c r="C406" s="4" t="inlineStr">
+        <is>
+          <t>2 шт</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="4" t="inlineStr">
+        <is>
+          <t>Яшкино</t>
+        </is>
+      </c>
+      <c r="B407" s="4" t="inlineStr">
+        <is>
+          <t>"Яшкина картошка"</t>
+        </is>
+      </c>
+      <c r="C407" s="4" t="inlineStr">
         <is>
           <t>2 шт</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A154:D154"/>
+    <mergeCell ref="A234:D234"/>
+    <mergeCell ref="A163:D163"/>
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A223:D223"/>
     <mergeCell ref="A15:D15"/>
-    <mergeCell ref="A316:D316"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A330:D330"/>
     <mergeCell ref="A84:D84"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>